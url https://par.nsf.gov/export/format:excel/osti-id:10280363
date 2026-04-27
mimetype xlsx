--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10280363</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/bs.mie.2021.04.011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chapter Ten - Incorporating thioamides into proteins by native chemical ligation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fiore, K. E.; Phan, H. A.; Robkis, D. M.; Walters, C. R.; Petersson, E. J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Petersson, E. J.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Methods in enzymology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>656</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>295-339</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1557-7988</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The thioamide is a versatile replacement of the peptide backbone with altered hydrogen bonding and conformational preferences, as well the ability participate in energy and electron transfer processes. Semi-synthetic incorporation of a thioamide into a protein can be used to study protein folding or protein/protein interactions using these properties. Semi-synthesis also provides the opportunity to study the role of thioamides in natural proteins. Here we outline the semi-synthesis of a model protein, the B1 domain of protein G (GB1) with a thioamide at the N-terminus or the C-terminus. The thioamide is synthetically incorporated into a fragment by solid-phase peptide synthesis, whereas the remainder of the protein is recombinantly expressed. Then, the two fragments are joined by native chemical ligation. The explicit protocol for GB1 synthesis is accompanied by examples of applications with GB1 and other proteins in structural biology and protein misfolding studies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1708759</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>