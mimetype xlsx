--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10280442</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TMC.2021.3089338</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>VECMAN: A Framework for Energy-Aware Resource Management in Vehicular Edge Computing Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bahreini, Tayebeh; Brocanelli, Marco; Grosu, Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Mobile Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 1</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1536-1233</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In Vehicular Edge Computing (VEC) systems, the computing resources of connected Electric Vehicles (EV) are used to fulfill the low-latency computation requirements of vehicles. However, local execution of heavy workloads may drain a considerable amount of energy in EVs. One promising way to improve the energy efficiency is to share and coordinate computing resources among connected EVs. However, the uncertainties in the future location of vehicles make it hard to decide which vehicles participate in resource sharing and how long they share their resources so that all participants benefit from resource sharing. In this paper, we propose VECMAN, a framework for energy-aware resource management in VEC systems composed of two algorithms: (i) a resource selector algorithm that determines the participating vehicles and the duration of resource sharing period; and (ii) an energy manager algorithm that manages computing resources of the participating vehicles with the aim of minimizing the computational energy consumption. We evaluate the proposed algorithms and show that they considerably reduce the vehicles computational energy consumption compared to the state-of-the-art baselines. Specifically, our algorithms achieve between 7% and 18% energy savings compared to a baseline that executes workload locally and an average of 13% energy savings compared to a baseline that offloads vehicles workloads to RSUs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1948365; 1724227</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>