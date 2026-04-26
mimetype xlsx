--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10280476</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JCLI-D-19-0986.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Climatology of Severe Local Storm Environments and Synoptic-Scale Features over North America in ERA5 Reanalysis and CAM6 Simulation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Funing; Chavas, Daniel R.; Reed, Kevin A.; Dawson II, Daniel T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8339 to 8365</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-8755</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Severe local storm (SLS) activity is known to occur within specific thermodynamic and kinematic environments. These environments are commonly associated with key synoptic-scale features—including southerly Great Plains low-level jets, drylines, elevated mixed layers, and extratropical cyclones—that link the large-scale climate to SLS environments. This work analyzes spatiotemporal distributions of both extreme values of SLS environmental parameters and synoptic-scale features in the ERA5 reanalysis and in the Community Atmosphere Model, version 6 (CAM6), historical simulation during 1980–2014 over North America. Compared to radiosondes, ERA5 successfully reproduces SLS environments, with strong spatiotemporal correlations and low biases, especially over the Great Plains. Both ERA5 and CAM6 reproduce the climatology of SLS environments over the central United States as well as its strong seasonal and diurnal cycles. ERA5 and CAM6 also reproduce the climatological occurrence of the synoptic-scale features, with the distribution pattern similar to that of SLS environments. Compared to ERA5, CAM6 exhibits a high bias in convective available potential energy over the eastern United States primarily due to a high bias in surface moisture and, to a lesser extent, storm-relative helicity due to enhanced low-level winds. Composite analysis indicates consistent synoptic anomaly patterns favorable for significant SLS environments over much of the eastern half of the United States in both ERA5 and CAM6, though the pattern differs for the southeastern United States. Overall, our results indicate that both ERA5 and CAM6 are capable of reproducing SLS environments as well as the synoptic-scale features and transient events that generate them.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1648681; 1648629</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>