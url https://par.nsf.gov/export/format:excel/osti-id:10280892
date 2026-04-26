--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10280892</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/nano10050905</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ultrabright Fluorescent Silica Nanoparticles for Multiplexed Detection</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Peerzade, Saquib Ahmed; Makarova, Nadezda; Sokolov, Igor</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nanomaterials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>905</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-4991</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fluorescent tagging is a popular method in biomedical research. Using multiple taggants of different but resolvable fluorescent spectra simultaneously (multiplexing), it is possible to obtain more comprehensive and faster information about various biochemical reactions and diseases, for example, in the method of flow cytometry. Here we report on a first demonstration of the synthesis of ultrabright fluorescent silica nanoporous nanoparticles (Star-dots), which have a large number of complex fluorescence spectra suitable for multiplexed applications. The spectra are obtained via simple physical mixing of different commercially available fluorescent dyes in a synthesizing bath. The resulting particles contain dye molecules encapsulated inside of cylindrical nanochannels of the silica matrix. The distance between the dye molecules is sufficiently small to attain Forster resonance energy transfer (FRET) coupling within a portion of the encapsulated dye molecules. As a result, one can have particles of multiple spectra that can be excited with just one wavelength. We show this for the mixing of five, three, and two dyes. Furthermore, the dyes can be mixed inside of particles in different proportions. This brings another dimension in the complexity of the obtained spectra and makes the number of different resolvable spectra practically unlimited. We demonstrate that the spectra obtained by different mixing of just two dyes inside of each particle can be easily distinguished by using a linear decomposition method. As a practical example, the errors of demultiplexing are measured when sets of a hundred particles are used for tagging.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1911253; 1428919</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>