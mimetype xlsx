--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10280906</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/nano11061524</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ultrabright Fluorescent Silica Nanoparticles for Dual pH and Temperature Measurements</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Peerzade, Saquib; Makarova, Nadezhda; Sokolov, Igor</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nanomaterials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1524</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-4991</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The mesoporous nature of silica nanoparticles provides a novel platform for the development of ultrabright fluorescent particles, which have organic molecular fluorescent dyes physically encapsulated inside the silica pores. The close proximity of the dye molecules, which is possible without fluorescence quenching, gives an advantage of building sensors using FRET coupling between the encapsulated dye molecules. Here we present the use of this approach to demonstrate the assembly of ultrabright fluorescent ratiometric sensors capable of simultaneous acidity (pH) and temperature measurements. FRET pairs of the temperature-responsive, pH-sensitive and reference dyes are physically encapsulated inside the silica matrix of ~50 nm particles. We demonstrate that the particles can be used to measure both the temperature in the biologically relevant range (20 to 50 °C) and pH within 4 to 7 range with the error (mean absolute deviation) of 0.54 °C and 0.09, respectively. Stability of the sensor is demonstrated. The sensitivity of the sensor ranges within 0.2–3% °C−1 for the measurements of temperature and 2–6% pH−1 for acidity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1911253; 1937373</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>