--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10281496</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IROS45743.2020.9341181</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quadrupedal Robotic Walking on Sloped Terrains via Exact Decomposition into Coupled Bipedal Robots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ma, Wen-Loong; Csomay-Shanklin, Noel; Ames, Aaron D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4006 to 4011</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Can we design motion primitives for complex legged systems uniformly for different terrain types without neglecting modeling details? This paper presents a method for rapidly generating quadrupedal locomotion on sloped terrains-from modeling to gait generation, to hardware demonstration. At the core of this approach is the observation that a quadrupedal robot can be exactly decomposed into coupled bipedal robots. Formally, this is represented through the framework of coupled control systems, wherein isolated subsystems interact through coupling constraints. We demonstrate this concept in the context of quadrupeds and use it to reduce the gait planning problem for uneven terrains to bipedal walking generation via hybrid zero dynamics. This reduction method allows for the formulation of a nonlinear optimization problem that leverages low-dimensional bipedal representations to generate dynamic walking gaits on slopes for the full-order quadrupedal robot dynamics. The result is the ability to rapidly generate quadrupedal walking gaits on a variety of slopes. We demonstrate these walking behaviors on the Vision 60 quadrupedal robot; in simulation, via walking on a range of sloped terrains of 13°, 15°, 20°, 25°, and, experimentally, through the successful locomotion of 13° and 20° ~ 25° sloped outdoor grasslands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1924526; 1923239</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>