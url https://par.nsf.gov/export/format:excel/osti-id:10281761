--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10281761</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/DETC2020-22613</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantifying Individuals’ Theory-Based Knowledge Using Probabilistic Causal Graphs: A Bayesian Hierarchical Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hans, Atharva; Chaudhari, Ashish M.; Bilionis, Ilias; Panchal, Jitesh H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASME 2020 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Extracting an individual’s knowledge structure is a challenging task as it requires formalization of many concepts and their interrelationships. While there has been significant research on how to represent knowledge to support computational design tasks, there is limited understanding of the knowledge structures of human designers. This understanding is necessary for comprehension of cognitive tasks such as decision making and reasoning, and for improving educational programs. In this paper, we focus on quantifying theory-based causal knowledge, which is a specific type of knowledge held by human designers. We develop a probabilistic graph-based model for representing individuals’ concept-specific causal knowledge for a given theory. We propose a methodology based on probabilistic directed acyclic graphs (DAGs) that uses logistic likelihood function for calculating the probability of a correct response. The approach involves a set of questions for gathering responses from 205 engineering students, and a hierarchical Bayesian approach for inferring individuals’ DAGs from the observed responses. We compare the proposed model to a baseline three-parameter logistic (3PL) model from the item response theory. The results suggest that the graph-based logistic model can estimate individual students’ knowledge graphs. Comparisons with the 3PL model indicate that knowledge assessment is more accurate when quantifying knowledge at the level of causal relations than quantifying it using a scalar ability parameter. The proposed model allows identification of parts of the curriculum that a student struggles with and parts they have already mastered which is essential for remediation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1662230; 1728165</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>