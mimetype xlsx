--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10282560</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/cryst11030288</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“Seeing Is Believing”—In-Depth Analysis by Co-Imaging of Periodically-Poled X-Cut Lithium Niobate Thin Films</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reitzig, Sven; Rüsing, Michael; Zhao, Jie; Kirbus, Benjamin; Mookherjea, Shayan; Eng, Lukas M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Crystals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4352</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Nonlinear and quantum optical devices based on periodically-poled thin film lithium niobate (PP-TFLN) have gained considerable interest lately, due to their significantly improved performance as compared to their bulk counterparts. Nevertheless, performance parameters such as conversion efficiency, minimum pump power, and spectral bandwidth strongly depend on the quality of the domain structure in these PP-TFLN samples, e.g., their homogeneity and duty cycle, as well as on the overlap and penetration depth of domains with the waveguide mode. Hence, in order to propose improved fabrication protocols, a profound quality control of domain structures is needed that allows quantifying and thoroughly analyzing these parameters. In this paper, we propose to combine a set of nanometer-to-micrometer-scale imaging techniques, i.e., piezoresponse force microscopy (PFM), second-harmonic generation (SHG), and Raman spectroscopy (RS), to access the relevant and crucial sample properties through cross-correlating these methods. Based on our findings, we designate SHG to be the best-suited standard imaging technique for this purpose, in particular when investigating the domain poling process in x-cut TFLNs. While PFM is excellently recommended for near-surface high-resolution imaging, RS provides thorough insights into stress and/or defect distributions, as associated with these domain structures. In this context, our work here indicates unexpectedly large signs for internal fields occurring in x-cut PP-TFLNs that are substantially larger as compared to previous observations in bulk LN.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640968</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>