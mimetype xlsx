--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10283041</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/1523908X.2021.1945916</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Environmental justice implications of siting criteria in urban green infrastructure planning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hoover, Fushcia-Ann; Meerow, Sara; Grabowski, Zbigniew J.; McPhearson, Timon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Environmental Policy &amp; Planning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 18</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1523-908X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Green infrastructure (GI) has become a panacea for cities working to enhance sustainability and resilience. While the rationale for GI primarily focuses on its multifunctionality (e.g. delivering multiple ecosystem services to local communities), uncertainties remain around how, for whom, and to what extent GI delivers these services. Additionally, many scholars increasingly recognize potential disservices of GI, including gentrification associated with new GI developments. Building on a novel dataset of 119 planning documents from 19 U.S. cities, we utilize insights from literature on justice in urban planning to examine the justice implications of criteria used in the siting of GI projects. We analyze the GI siting criteria described in city plans and how they explicitly or implicitly engage environmental justice. We find that justice is rarely explicitly discussed, yet the dominant technical siting criteria that focus on stormwater and economic considerations have justice implications. We conclude with recommendations for centering justice in GI spatial planning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1934933; 1444755; 1832016</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>