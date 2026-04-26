--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10283581</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1101/2021.06.01.446647</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A multiple genome alignment workflow shows the impact of repeat masking and parameter tuning on alignment of functional regions in plants</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Y:; Song, B; Romay, MC; Stitzer, M; Siepel, A; Buckler, ES; Scheben, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2692-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Alignments of multiple genomes are a cornerstone of comparative genomics, but generating these alignments remains technically challenging and often impractical. We developed the msa_pipeline workflow (https://bitbucket.org/bucklerlab/msa_pipeline) based on the LAST aligner to allow practical and sensitive multiple alignment of diverged plant genomes with minimal user inputs. Our workflow only requires a set of genomes in FASTA format as input. The workflow outputs multiple alignments in MAF format, and includes utilities to help calculate genome-wide conservation scores. As high repeat content and genomic divergence are substantial challenges in plant genome alignment, we also explored the impact of different masking approaches and alignment parameters using genome assemblies of 33 grass species. Compared to conventional masking with RepeatMasker, a k-mer masking approach increased the alignment rate of CDS and non-coding functional regions by 25% and 14% respectively. We further found that default alignment parameters generally perform well, but parameter tuning can increase the alignment rate for non-coding functional regions by over 52% compared to default LAST settings. Finally, by increasing alignment sensitivity from the default baseline, parameter tuning can increase the number of non-coding sites that can be scored for conservation by over 76%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1822330</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>