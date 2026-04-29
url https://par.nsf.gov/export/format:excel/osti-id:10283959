--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,179 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...127 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -193,183 +65,312 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10283959</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11104-021-04978-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep roots of Carex aquatilis have greater ammonium uptake capacity than shallow roots in peatlands following permafrost thaw</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Albano, Lucas J.; Turetsky, Merritt R.; Mack, Michelle C.; Kane, Evan S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Plant and Soil</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0032-079X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Aims
+Climate warming in northern ecosystems is triggering widespread permafrost thaw, during which deep soil nutrients, such as nitrogen, could become available for biological uptake. Permafrost thaw shift frozen organic matter to a saturated state, which could impede nutrient uptake. We assessed whether soil nitrogen can be accessed by the deep roots of vascular plants in thermokarst bogs, potentially allowing for increases in primary productivity.
+Methods
+We conducted an ammonium uptake experiment on Carex aquatilis Wahlenb. roots excavated from thermokarst bogs in interior Alaska. Ammonium uptake capacity was compared between deep and shallow roots. We also quantified differences in root ammonium uptake capacity and plant size characteristics (plant aboveground and belowground biomass, maximum shoot height, and maximum root length) between the actively-thawing margin and the centre of each thermokarst bog as a proxy for time-following-thaw.
+Results
+Deep roots had greater ammonium uptake capacity than shallow roots, while rooting depth, but not belowground biomass, was positively correlated with aboveground biomass. Although there were no differences in aboveground biomass between the margin and centre, our findings suggest that plants can benefit from investing in the acquisition of resources near the vertical thaw front.
+Conclusions
+Our results suggest that deep roots of C. aquatilis can contribute to plant nitrogen uptake and are therefore able to tolerate anoxic conditions in saturated thermokarst bogs. This work furthers our understanding of how subarctic and wetland plants respond to warming and how enhanced plant biomass production might help offset ecosystem carbon release with future permafrost thaw.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011277; 1636476; 2011257</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>