--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10283965</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/20563051211033824</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measuring Americans’ Comfort With Research Uses of Their Social Media Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gilbert, Sarah; Vitak, Jessica; Shilton, Katie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Social Media + Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>205630512110338</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2056-3051</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Research using online datasets from social media platforms continues to grow in prominence, but recent research suggests that platform users are sometimes uncomfortable with the ways their posts and content are used in research studies. While previous research has suggested that a variety of contextual variables may influence this discomfort, such factors have yet to be isolated and compared. In this article, we present results from a factorial vignette survey of American Facebook users. Findings reveal that researcher domain, content type, purpose of data use, and awareness of data collection all impact respondents’ comfort—measured via judgments of acceptability and concern—with diverse data uses. We provide guidance to researchers and ethics review boards about the ways that user reactions to research uses of their data can serve as a cue for identifying sensitive data types and uses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704369</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>