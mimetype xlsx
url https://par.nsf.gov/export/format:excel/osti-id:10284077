--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10284077</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/catal11010108</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Kinetics Study of the Hydrodeoxygenation of Xylitol over a ReOx-Pd/CeO2 Catalyst</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>MacQueen, Blake; Royko, Michael; Crandall, Bradie S.; Heyden, Andreas; Pagán-Torres, Yomaira J.; Lauterbach, Jochen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Catalysts</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>108</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4344</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this study, we elucidate the reaction kinetics for the simultaneous hydrodeoxygenation of xylitol to 1,2-dideoxypentitol and 1,2,5-pentanetriol over a ReOx-Pd/CeO2 (2.0 weight% Re, 0.30 weight% Pd) catalyst. The reaction was determined to be a zero-order reaction with respect to xylitol. The activation energy was elucidated through an Arrhenius relationship as well as non-Arrhenius kinetics. The Arrhenius relationship was investigated at 150–170 °C and a constant H2 pressure of 10 bar resulting in an activation energy of 48.7 ± 10.5 kJ/mol. The investigation of non-Arrhenius kinetics was conducted at 120–170 °C and a sub-Arrhenius relation was elucidated with activation energy being dependent on temperature, and ranging from 10.2–51.8 kJ/mol in the temperature range investigated. Internal and external mass transfer were investigated through evaluating the Weisz–Prater criterion and the effect of varying stirring rate on the reaction rate, respectively. There were no internal or external mass transfer limitations present in the reaction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1632824</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>