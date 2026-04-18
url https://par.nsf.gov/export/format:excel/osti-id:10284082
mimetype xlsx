--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10284082</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JCLI-D-20-0794.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Comparison of the Variability and Changes in Global Ocean Heat Content from Multiple Objective Analysis Products During the Argo Period</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liang, Xinfeng; Liu, Chao; Ponte, Rui M.; Chambers, Don P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 47</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-8755</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Ocean heat content (OHC) is key to estimating the energy imbalance of the earth system. Over the past two decades, an increasing number of OHC studies were conducted using oceanic objective analysis (OA) products. Here we perform an intercomparison of OHC from eight OA products with a focus on their robust features and significant differences over the Argo period (2005-2019), when the most reliable global scale oceanic measurements are available. For the global ocean, robust warming in the upper 2000 m is confirmed. The 0-300 m layer shows the highest warming rate but is heavily modulated by interannual variability, particularly the El Niño–Southern Oscillation. The 300-700 m and 700-2000 m layers, on the other hand, show unabated warming. Regionally, the Southern Ocean and mid-latitude North Atlantic show a substantial OHC increase, and the subpolar North Atlantic displays an OHC decrease. A few apparent differences in OHC among the examined OA products were identified. In particular, temporal means of a few OA products that incorporated other ocean measurements besides Argo show a global-scale cooling difference, which is likely related to the baseline climatology fields used to generate those products. Large differences also appear in the interannual variability in the Southern Ocean and in the long-term trends in the subpolar North Atlantic. These differences remind us of the possibility of product-dependent conclusions on OHC variations. Caution is therefore warranted when using merely one OA product to conduct OHC studies, particularly in regions and on timescales that display significant differences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021274</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>