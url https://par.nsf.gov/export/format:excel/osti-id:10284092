--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10284092</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.abg4503</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Toward polymer upcycling—adding value and tackling circularity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Korley, LaShanda T.; Epps, Thomas H.; Helms, Brett A.; Ryan, Anthony J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6550</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>66 to 69</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Plastics have revolutionized modern life, but have created a global waste crisis driven by our reliance and demand for low-cost, disposable materials. New approaches are vital to address challenges related to plastics waste heterogeneity, along with the property reductions induced by mechanical recycling. Chemical recycling and upcycling of polymers may enable circularity through separation strategies, chemistries that promote closed-loop recycling inherent to macromolecular design, and transformative processes that shift the life-cycle landscape. Polymer upcycling schemes may enable lower-energy pathways and minimal environmental impacts compared with traditional mechanical and chemical recycling. The emergence of industrial adoption of recycling and upcycling approaches is encouraging, solidifying the critical role for these strategies in addressing the fate of plastics and driving advances in next-generation materials design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1934887</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>