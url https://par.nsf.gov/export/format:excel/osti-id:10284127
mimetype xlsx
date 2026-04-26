--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10284127</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1099/mic.0.001068</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Corynebacterium phoceense, resident member of the urogenital microbiota?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Giannattasio-Ferraz, Silvia; Ene, Adriana; Maskeri, Laura; Oliveira, Andre Penido; Barbosa-Stancioli, Edel F.; Putonti, Catherine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>167</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1350-0872</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Corynebacterium phoceense              is a Gram-positive species previously isolated from human urine. Although other species from the same genus have been associated with urinary tract infections,              C. phoceense              is currently believed to be a non-pathogenic member of the urogenital microbiota. Prior to our study, only two isolates were described in the literature, and very little is known about the species. Here, we describe              C. phoceense              UFMG-H7, the first strain of this species isolated from the urine of healthy cattle. The genome for this isolate was produced and compared to the two other publicly available              C. phoceense              as well as other                                                Corynebacterium                                            genome assemblies. Our in-depth genomic analysis identified four additional publicly available genome assemblies that are representatives of the species, also isolated from the human urogenital tract. Although none of the strains have been associated with symptoms or disease, numerous genes associated with virulence factors are encoded. In contrast to related                                                Corynebacterium                                            species and                                                Corynebacterium                                            species from the bovine vaginal tract, all              C. phoceense              strains examined code for the SpaD-type pili suggesting adherence is essential for its persistence within the urinary tract. As the other              C. phoceense              strains analysed were isolated from the human urogenital tract, our results suggest that this species may be specific to this niche.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1661357</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>