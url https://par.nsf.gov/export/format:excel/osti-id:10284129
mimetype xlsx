--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10284129</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/mSphere.00154-21</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Genome Investigation of Urinary &lt;i&gt;Gardnerella&lt;/i&gt; Strains and Their Relationship to Isolates of the Vaginal Microbiota</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Putonti, Catherine; Thomas-White, Krystal; Crum, Elias; Hilt, Evann E.; Price, Travis K.; Wolfe, Alan J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Rao, Krishna</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>mSphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2379-5042</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          Gardnerella              is a frequent member of the urogenital microbiota. Given the association between              Gardnerella vaginalis              and bacterial vaginosis (BV), significant efforts have been focused on characterizing this species in the vaginal microbiota. However,              Gardnerella              also is a frequent member of the urinary microbiota. In an effort to characterize the bacterial species of the urinary microbiota, we present here 10 genomes of urinary              Gardnerella              isolates from women with and without lower urinary tract symptoms. These genomes complement those of 22 urinary              Gardnerella              strains previously isolated and sequenced by our team. We included these genomes in a comparative genome analysis of all publicly available              Gardnerella              genomes, which include 33 urinary isolates, 78 vaginal isolates, and 2 other isolates. While once this genus was thought to consist of a single species, recent comparative genome analyses have revealed 3 new species and an additional 9 groups within              Gardnerella              . Based upon our analysis, we suggest a new group for the species. We also find that distinction between these              Gardnerella              species/groups is possible only when considering the core or whole-genome sequence, as neither the sialidase nor vaginolysin genes are sufficient for distinguishing between species/groups despite their clinical importance. In contrast to the vaginal microbiota, we found that only five              Gardnerella              species/groups have been detected within the lower urinary tract. Although we found no association between a particular              Gardnerella              species/group(s) and urinary symptoms, further sequencing of urinary              Gardnerella              isolates is needed for both comprehensive taxonomic characterization and etiological classification of              Gardnerella              in the urinary tract.                                      IMPORTANCE              Prior research into the bacterium              Gardnerella vaginalis              has largely focused on its association with bacterial vaginosis (BV). However,              G. vaginalis              is also frequently found within the urinary microbiota of women with and without lower urinary tract symptoms as well as individuals with chronic kidney disease, interstitial cystitis, and BV. This prompted our investigation into              Gardnerella              from the urinary microbiota and all publicly available              Gardnerella              genomes from the urogenital tract. Our work suggests that while some              Gardnerella              species can survive in both the urinary tract and vagina, others likely cannot. This study provides the foundation for future studies of              Gardnerella              within the urinary tract and its possible contribution to lower urinary tract symptoms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1661357</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>