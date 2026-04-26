--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10284520</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/su13031438</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Experiential Graduate Course Prepares Transdisciplinary Future Leaders to Innovate at the Food-Energy-Water Nexus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Murray, Rianna Teresa; Marbach-Ad, Gili; McKee, Kelsey; Sapkota, Amy Rebecca</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sustainability</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1438</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2071-1050</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Food, energy and water (FEW) systems are critically stressed worldwide. These challenges require transformative science, engineering and policy solutions. However, cross-cutting solutions can only arise through transdisciplinary training of our future science and policy leaders. The University of Maryland Global STEWARDS National Science Foundation Research Traineeship seeks to meet these needs. This study assessed a foundational component of the program: a novel, experiential course focused on transdisciplinary training and communication skills. We drew on data from the first two offerings of the course and utilized a mixed-method, multi-informant evaluation that included validated pre–post surveys, individual interviews and focus groups. Paired Mann–Whitney–Wilcoxon tests were used to compare pre- and post-means. After the course, students reported improvements in their ability to identify strengths and weaknesses of multiple FEW nexus disciplines; articulate interplays between FEW systems at multiple scales; explain to peers the most important aspects of their research; and collaborate with scientists outside their field. Students also reported improvements in their oral and written communication skills, along with their ability to critically review others’ work. Our findings demonstrate that this graduate course can serve as an effective model to develop transdisciplinary researchers and communicators through cutting edge, experiential curricular approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828910</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>