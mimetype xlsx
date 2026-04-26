--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10284701</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Importance of Web Browser Security and Privacy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Howard, K.; Boonthum-Denecke, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ADMI 2021: The Symposium of Computing at Minority Institutions</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Web Browsers have storage components and external software that aid in creating an enjoyable and functioning browser experience. Web browser history, cookies, ActiveX controls, and extensions all have vulnerabilities that are exploited by hackers, websites, and the web browsers themselves. Users are putting themselves at risk for an attack on their browser, possibly even their systems if they do not take the proper actions to secure their browser and keep their information private. This paper will discuss the aspects of the web browser named above, their security issues, and what can be done to stay protected.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754054</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>