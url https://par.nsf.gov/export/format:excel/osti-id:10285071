--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10285071</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/cryst11060675</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Azimuthal Anchoring Strength in Photopatterned Alignment of a Nematic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Padmini, H. Nilanthi; Rajabi, Mojtaba; Shiyanovskii, Sergij V.; Lavrentovich, Oleg D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Crystals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>675</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4352</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Spatially-varying director fields have become an important part of research and development in liquid crystals. Characterization of the anchoring strength associated with a spatially-varying director is difficult, since the methods developed for a uniform alignment are seldom applicable. Here we characterize the strength of azimuthal surface anchoring produced by the photoalignment technique based on plasmonic metamsaks. The measurements used photopatterned arrays of topological point defects of strength +1 and −1 in thin layers of a nematic liquid crystal. The integer-strength defects split into pairs of half-integer defects with lower elastic energy. The separation distance between the split pair is limited by the azimuthal surface anchoring, which allows one to determine the strength of the latter. The strength of the azimuthal anchoring is proportional to the UV exposure time during the photoalignment of the azobenzene layer.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663394</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>