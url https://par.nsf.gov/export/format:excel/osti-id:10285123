--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10285123</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pone.0254524</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A pneumatic random-access memory for controlling soft robots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hoang, Shane; Karydis, Konstantinos; Brisk, Philip; Grover, William H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Mattoli, Virgilio</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS ONE</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0254524</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1932-6203</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Pneumatically-actuated soft robots have advantages over traditional rigid robots in many applications. In particular, their flexible bodies and gentle air-powered movements make them more suitable for use around humans and other objects that could be injured or damaged by traditional robots. However, existing systems for controlling soft robots currently require dedicated electromechanical hardware (usually solenoid valves) to maintain the actuation state (expanded or contracted) of each independent actuator. When combined with power, computation, and sensing components, this control hardware adds considerable cost, size, and power demands to the robot, thereby limiting the feasibility of soft robots in many important application areas. In this work, we introduce a pneumatic memory that uses air (not electricity) to set and maintain the states of large numbers of soft robotic actuators without dedicated electromechanical hardware. These pneumatic logic circuits use normally-closed microfluidic valves as transistor-like elements; this enables our circuits to support more complex computational functions than those built from normally-open valves. We demonstrate an eight-bit nonvolatile random-access pneumatic memory (RAM) that can maintain the states of multiple actuators, control both individual actuators and multiple actuators simultaneously using a pneumatic version of time division multiplexing (TDM), and set actuators to any intermediate position using a pneumatic version of analog-to-digital conversion. We perform proof-of-concept experimental testing of our pneumatic RAM by using it to control soft robotic hands playing individual notes, chords, and songs on a piano keyboard. By dramatically reducing the amount of hardware required to control multiple independent actuators in pneumatic soft robots, our pneumatic RAM can accelerate the spread of soft robotic technologies to a wide range of important application areas.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2019362; 1351115; 1536026; 1910878; 1353974; 1740052; 1910087; 2046270</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>