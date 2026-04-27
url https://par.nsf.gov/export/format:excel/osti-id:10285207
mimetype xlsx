--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10285207</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Folding points to a point and lines to a line</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akitaya, Hugo A.; Ballinger, Brad; Demaine, Erik D.; Hull, Thomas C.; Schmidt, Christiane</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>He, Meng; Sheehy, Don</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 33rd Canadian Conference on Computational Geometry (CCCG 2021)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>271-278</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We introduce basic, but heretofore generally unexplored, problems in computational origami that are similar in style to classic problems from discrete and computational geometry.  We consider the problems of folding each corner of a polygon P to a point p and folding each edge of a polygon P onto a line segment L that connects two boundary points of P and compute the number of edges of the polygon containing p or L limited by crease lines and boundary edges.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1906202; 2428771</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>