--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10285216</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1108/IJLM-02-2020-0098</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Potentials of blockchain technologies for supply chain collaboration: a conceptual framework</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rejeb, Abderahman; Keogh, John G.; Simske, Steven J.; Stafford, Thomas; Treiblmaier, Horst</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The International Journal of Logistics Management</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>973 to 994</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0957-4093</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Purpose              The purpose of this study is to investigate the potentials of blockchain technologies (BC) for supply chain collaboration (SCC).                                      Design/methodology/approach              Building on a narrative literature review and analysis of seminal SCC research, BC characteristics are integrated into a conceptual framework consisting of seven key dimensions: information sharing, resource sharing, decision synchronization, goal congruence, incentive alignment, collaborative communication and joint knowledge creation. The relevance of each category is briefly assessed.                                      Findings              BC technologies can impact collaboration between transaction partners in modern supply chains (SCs) by streamlining information sharing processes, by supporting decision and reward models and by strengthening communicative relationships with SC partners. BC promises important future capabilities in SCs by facilitating auditability, improving accountability, enhancing data and information transparency and improving trust in B2B relationships. The technology also promises to strengthen collaboration and to overcome vulnerabilities related to moral hazard and shortcomings found in legacy technologies.                                      Research limitations/implications              The paper is mainly focused on the potentials of BC technologies on SCC as envisioned in the current academic literature. Hence, there is a need to validate the theoretical inferences with other approaches such as expert interviews and empirical tests. This study is of use to practitioners and decision-makers seeking to engage in BC-collaborative SC models.                                      Originality/value              The value of this paper lies in its call for an increased focus on the possibilities of BC technologies to support SCC. This study also contributes to the literature by filling the knowledge gap of how BC potentially impacts SC management.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1842577</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>