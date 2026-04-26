--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10285464</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3441686</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>BioScript: programming safe chemistry on laboratories-on-a-chip</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ott, Jason; Loveless, Tyson; Curtis, Chris; Lesani, Mohsen; Brisk, Philip</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Communications of the ACM</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>97 to 104</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0001-0782</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper introduces              BioScript              , a domain-specific language (DSL) for programmable biochemistry that executes on emerging microfluidic platforms. The goal of this research is to provide a simple, intuitive, and type-safe DSL that is accessible to life science practitioners. The novel feature of the language is its syntax, which aims to optimize human readability; the technical contribution of the paper is the              BioScript              type system. The type system ensures that certain types of errors, specific to biochemistry, do not occur, such as the interaction of chemicals that may be unsafe. Results are obtained using a custom-built compiler that implements the              BioScript              language and type system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1910878; 1740052; 1351115</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>