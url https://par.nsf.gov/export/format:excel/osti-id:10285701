--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10285701</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa2786</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The intrinsic reddening of the Magellanic Clouds as traced by background galaxies – II. The Small Magellanic Cloud</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bell, Cameron P; Cioni, Maria-Rosa L; Wright, A H; Rubele, Stefano; Nidever, David L; Tatton, Ben L; van Loon, Jacco Th; Zaritsky, Dennis; Choi, Yumi; Choudhury, Samyaday; Clementini, Gisella; de Grijs, Richard; Ivanov, Valentin D; Majewski, Steven R; Marconi, Marcella; Martínez-Delgado, David; Massana, Pol; Muñoz, Ricardo R; Niederhofer, Florian; Noël, Noelia E; Oliveira, Joana M; Olsen, Knut; Pennock, Clara M; Ripepi, V; Subramanian, Smitha; Vivas, A Katherina</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>499</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>993 to 1004</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            We present a map of the total intrinsic reddening across ≃34 deg2 of the Small Magellanic Cloud (SMC) derived using optical (ugriz) and near-infrared (IR; YJKs) spectral energy distributions (SEDs) of background galaxies. The reddening map is created using a subsample of 29 274 galaxies with low levels of intrinsic reddening based on the lephare χ2 minimization SED-fitting routine. We find statistically significant enhanced levels of reddening associated with the main body of the SMC compared with regions in the outskirts [ΔE(B − V) ≃ 0.3 mag]. A comparison with literature reddening maps of the SMC shows that, after correcting for differences in the volume of the SMC sampled, there is good agreement between our results and maps created using young stars. In contrast, we find significant discrepancies between our results and maps created using old stars or based on longer wavelength far-IR dust emission that could stem from biased samples in the former and uncertainties in the far-IR emissivity and the optical properties of the dust grains in the latter. This study represents one of the first large-scale categorizations of extragalactic sources behind the SMC and as such we provide the lephare outputs for our full sample of ∼500 000 sources.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909497; 1908331</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>