--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10286142</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-77599-5_9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Real-Time Data Analytics of COVID Pandemic Using Virtual Reality</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sharma, S; Bodempudi, S.T; Reehl, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Chen, J.Y.C.; Fragomeni, G</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Lecture notes in computer science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12770</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0302-9743</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Visualizing data effectively is critical for the discovery process in the age of big data. We are exploring the use of immersive virtual reality platforms for scientific data visualization for COVID-19 pandemic. We are interested in finding ways to better understand, perceive and interact with multidimensional data in the field of cognition technology and human-computer interaction. Immersive visualization leads to a better understanding and perception of relationships in the data. This paper presents a data visualization tool for immersive data visualizations based on the Unity development platform. The data visualization tool is capable of visualizing the real-time COVID pandemic data for the fifty states in the USA. Immersion provides a better understanding of the data than traditional desktop visualization tools and leads to more human-centric situational awareness insights. This research effort aims to identify how graphical objects like charts and bar graphs depicted in Virtual Reality tools, developed in accordance with an analyst’s mental model can enhance an analyst’s situation awareness. Our results also suggest that users feel more satisfied when using immersive virtual reality data visualization tools and thus demonstrate the potential of immersive data analytics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2026412; 2032344; 1923986</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>