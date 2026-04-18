--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10286348</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Finding Invariants of Distributed Systems: It's a Small (Enough) World After All</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hance, Travis; Heule, Marijn; Martins, Ruben; Parno, Bryan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>18th USENIX Symposium on Networked Systems Design and Implementation (NSDI 21)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>115-131</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Today's distributed systems are increasingly complex, leading to subtle bugs that are difficult to detect with standard testing methods. Formal verification can provably rule out such bugs, but historically it has been excessively labor intensive. For distributed systems, recent work shows that, given a correct inductive invariant, nearly all other proof work can be automated; however, the construction of such invariants is still a difficult manual task.
+In this paper, we demonstrate a new methodology for automating the construction of inductive invariants, given as input a (formal) description of the distributed system and a desired safety condition. Our system performs an exhaustive search within a given space of candidate invariants in order to find and verify inductive invariants which suffice to prove the safety condition. Central to our ability to search efficiently is our algorithm's ability to learn from counterexamples whenever a candidate fails to be invariant, allowing us to check the remaining candidates more efficiently. We hypothesize that many distributed systems, even complex ones, may have concise invariants that make this approach practical, and in support of this, we show that our system is able to identify and verify inductive invariants for the Paxos protocol, which proved too complex for previous work.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1700521</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>