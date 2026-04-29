--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10286469</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>How Do We Do CS on Top of Everything Else? A Coaching Cycle Approach in Elementary School</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pozos, R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Conference on Research in Equity and Sustained Participation in Engineering, Computing, and Technology (RESPECT)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A key strategy for bringing computer science (CS) education to all students is the integration of computational thinking (CT) into core curriculum in elementary school. But teachers want to know how they can do this on top of their existing priorities. In this paper, we describe how our research-practice partnership is working to motivate, prepare, and support an elementary school to integrate equitable and inclusive computer science into core curriculum. Data were collected from teachers at a K-5 school where 65% of students are Hispanic or Latinx, 46% are English Learners, and 65% are eligible for free or reduced lunch. Data included semi-structured interviews, educators’ written reflections, and observations of classroom implementation and professional development. The findings show how the school is building buy-in and capacity among teachers by using a coaching cycle led by a Teacher on Special Assignment. The cycle of preparation, implementation, and reflection demystifies CS by helping teachers design, test, and revise coherent lesson sequences that integrate CT into their lessons. Contrasting case studies are used to illustrate what teachers learned from the cycle, including the teachers’ reasons for the integration, adaptations they made to promote equity, what the teachers noticed about their students engaging in CT, and their next steps. We discuss the strengths and the limitations of this approach to bringing CS for All.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1923606</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>