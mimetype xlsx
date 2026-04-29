--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10286647</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/geosciences11050209</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Record of Crustal Thickening and Synconvergent Extension from the Dajiamang Tso Rift, Southern Tibet</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Burke, William; Laskowski, Andrew; Orme, Devon; Sundell, Kurt; Taylor, Michael; Guo, Xudong; Ding, Lin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Carosi, Rodolfo; da Costa Campos Neto, Mario; Fossen, Hakkon; Montomoli, Chiara; Simonetti, Matteo; Martinez-Frias, Jesus</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>209</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-3263</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>North-trending rifts throughout south-central Tibet provide an opportunity to study the dynamics of synconvergent extension in contractional orogenic belts. In this study, we present new data from the Dajiamang Tso rift, including quantitative crustal thickness estimates calculated from trace/rare earth element zircon data, U-Pb geochronology, and zircon-He thermochronology. These data constrain the timing and rates of exhumation in the Dajiamang Tso rift and provide a basis for evaluating dynamic models of synconvergent extension. Our results also provide a semi-continuous record of Mid-Cretaceous to Miocene evolution of the Himalayan-Tibetan orogenic belt along the India-Asia suture zone. We report igneous zircon U-Pb ages of ~103 Ma and 70–42 Ma for samples collected from the Xigaze forearc basin and Gangdese Batholith/Linzizong Formation, respectively. Zircon-He cooling ages of forearc rocks in the hanging wall of the Great Counter thrust are ~28 Ma, while Gangdese arc samples in the footwalls of the Dajiamang Tso rift are 16–8 Ma. These data reveal the approximate timing of the switch from contraction to extension along the India-Asia suture zone (minimum 16 Ma). Crustal-thickness trends from zircon geochemistry reveal possible crustal thinning (to ~40 km) immediately prior to India-Eurasia collision onset (58 Ma). Following initial collision, crustal thickness increases to 50 km by 40 Ma with continued thickening until the early Miocene supported by regional data from the Tibetan Magmatism Database. Current crustal thickness estimates based on geophysical observations show no evidence for crustal thinning following the onset of E–W extension (~16 Ma), suggesting that modern crustal thickness is likely facilitated by an underthrusting Indian lithosphere balanced by upper plate extension.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1917685</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>