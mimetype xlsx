--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10286738</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stz3114</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Testing the impact of satellite anisotropy on large- and small-scale intrinsic alignments using hydrodynamical simulations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Samuroff, S; Mandelbaum, R; Di Matteo, T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>491</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5330 to 5350</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Galaxy intrinsic alignments (IAs) have long been recognized as a significant contaminant to weak lensing-based cosmological inference. In this paper we seek to quantify the impact of a common modelling assumption in analytic descriptions of IAs: that of spherically symmetric dark matter haloes. Understanding such effects is important as the current generation of IA models are known to be limited, particularly on small scales, and building an accurate theoretical description will be essential for fully exploiting the information in future lensing data. Our analysis is based on a catalogue of 113 560 galaxies between z = 0.06 and 1.00 from massiveblack-ii, a hydrodynamical simulation of box length $100 \, h^{-1}$ Mpc. We find satellite anisotropy contributes at the level of $\ge 30\!-\!40{{\ \rm per\ cent}}$ to the small-scale alignment correlation functions. At separations larger than $1 \, h^{-1}$ Mpc the impact is roughly scale independent, inducing a shift in the amplitude of the IA power spectra of $\sim 20{{\ \rm per\ cent}}$. These conclusions are consistent across the redshift range and between the massiveblack-ii and the illustris simulations. The cosmological implications of these results are tested using a simulated likelihood analysis. Synthetic cosmic shear data are constructed with the expected characteristics (depth, area, and number density) of a future LSST-like survey. Our results suggest that modelling alignments using a halo model based upon spherical symmetry could potentially induce cosmological parameter biases at the ∼1.5σ level for S8 and w.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1716131</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>