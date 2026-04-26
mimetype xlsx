--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10286775</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICDM50108.2020.00147</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MERLIN: Parameter-Free Discovery of Arbitrary Length Anomalies in Massive Time Series Archives</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nakamura, Takaaki; Imamura, Makoto; Mercer, Ryan; Keogh, Eamonn</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ICDM 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1190 to 1195</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Time series anomaly detection remains a perennially important research topic. If anything, it is a task that has become increasingly important in the burgeoning age of IoT. While there are hundreds of anomaly detection methods in the literature, one definition, time series discords, has emerged as a competitive and popular choice for practitioners. Time series discords are subsequences of a time series that are maximally far away from their nearest neighbors. Perhaps the most attractive feature of discords is their simplicity. Unlike many parameter laden methods, discords require only a single parameter to be set by the user: the subsequence length. In this work we argue that the utility of discords is reduced by sensitivity to this single user choice. The obvious solution to this problem, computing discords of all lengths then selecting the best anomalies (under some measure), seems to be computationally untenable. However, in this work we introduce MERLIN, an algorithm that can efficiently and exactly find discords of all lengths in massive time series archives.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1631776</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>