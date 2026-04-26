--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10287050</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4050924</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Friction Surfacing Deposition by Consumable Tools</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Seidi, Ebrahim; Miller, Scott F.; Carlson, Blair E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Manufacturing Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>143</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1087-1357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Friction surfacing is a new variation of friction stir processing for surface property modification of metallic substrates. There is an increasing body of literature about friction surfacing by deposition of metal from a consumable tool to a solid substrate. Friction surfacing has many potential applications in joining, coating for corrosion resistance, and repair of degraded components. This article presents a review of the basic principles and latest research organized by processing techniques and variations, thermomechanical transfer and deposition of material, and finally metallurgical, mechanical, and chemical properties of the resulting deposition. Different friction surfacing processes are reviewed of novel tool–substrate configurations for material deposition for noncoating purposes like keyhole filling and joining dissimilar materials. Possible future topics of study for this area are discussed, which include deeper understanding of material transfer through metallurgy, FEM, and scale up of the technique for practical application.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763147</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>