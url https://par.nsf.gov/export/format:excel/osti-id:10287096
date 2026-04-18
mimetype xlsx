--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10287096</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1055/a-1512-5753</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cyclotetrabenzil-Based Porous Organic Polymers with High Carbon Dioxide Affinity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ashirov, Timur; Alrayyani, Maymounah; Song, Kyung-Seob; Miljanić, Ognjen Š.; Coskun, Ali</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Organic Materials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>346 to 352</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2625-1825</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Porous organic polymers (POPs) incorporating macrocyclic units have been investigated in recent years in an effort to transfer macrocycles' intrinsic host–guest properties onto the porous networks to achieve complex separations. In this regard, highly interesting building blocks are presented by the family of cyclotetrabenzoin macrocycles with rigid, well-defined, electron-deficient cavities. This macrocycle shows high affinity towards linear guest molecules such as carbon dioxide, thus offering an ideal building block for the synthesis of CO2-philic POPs. Herein, we report the synthesis of a POP through the condensation reaction between cyclotetrabenzil and 1,2,4,5-tetraaminobenzene under ionothermal conditions using the eutectic zinc chloride/sodium chloride/potassium chloride salt mixture at 250 °C. Notably, following the condensation reaction, the macrocycle favors three-dimensional (3D) growth rather than a two-dimensional one while retaining the cavity. The resulting polymer, named 3D-mPOP, showed a highly microporous structure with a BET surface area of 1142 m2 g−1 and a high carbon dioxide affinity with a binding enthalpy of 39 kJ mol−1. Moreover, 3D-mPOP showed very high selectivity for carbon dioxide in carbon dioxide/methane and carbon dioxide/nitrogen mixtures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1904998</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>