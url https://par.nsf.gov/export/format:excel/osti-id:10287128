--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10287128</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-021-23744-2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Self-sustained green neuromorphic interfaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fu, Tianda; Liu, Xiaomeng; Fu, Shuai; Woodard, Trevor; Gao, Hongyan; Lovley, Derek R.; Yao, Jun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Incorporating neuromorphic electronics in bioelectronic interfaces can provide intelligent responsiveness to environments. However, the signal mismatch between the environmental stimuli and driving amplitude in neuromorphic devices has limited the functional versatility and energy sustainability. Here we demonstrate multifunctional, self-sustained neuromorphic interfaces by achieving signal matching at the biological level. The advances rely on the unique properties of microbially produced protein nanowires, which enable both bio-amplitude (e.g., &lt;100 mV) signal processing and energy harvesting from ambient humidity. Integrating protein nanowire-based sensors, energy devices and memristors of bio-amplitude functions yields flexible, self-powered neuromorphic interfaces that can intelligently interpret biologically relevant stimuli for smart responses. These features, coupled with the fact that protein nanowires are a green biomaterial of potential diverse functionalities, take the interfaces a step closer to biological integration.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1917630; 2027102; 1844904</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>