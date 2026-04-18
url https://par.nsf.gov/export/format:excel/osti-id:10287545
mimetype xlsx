--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10287545</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICASSP39728.2021.9414035</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deepemocluster: a Semi-Supervised Framework for Latent Cluster Representation of Speech Emotions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin, Wei-Cheng; Sridhar, Kusha; Busso, Carlos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE international conference on acoustics, speech and signal processing (ICASSP 2021)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7263 to 7267</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Semi-supervised learning (SSL) is an appealing approach to resolve generalization problem for speech emotion recognition (SER) systems. By utilizing large amounts of unlabeled data, SSL is able to gain extra information about the prior distribution of the data. Typically, it can lead to better and robust recognition performance. Existing SSL approaches for SER include variations of encoder-decoder model structures such as autoencoder (AE) and variational autoencoders (VAEs), where it is difficult to interpret the learning mechanism behind the latent space. In this study, we introduce a new SSL framework, which we refer to as the DeepEmoCluster framework, for attribute-based SER tasks. The DeepEmoCluster framework is an end-to-end model with mel-spectrogram inputs, which combines a self-supervised pseudo labeling classification network with a supervised emotional attribute regressor. The approach encourages the model to learn latent representations by maximizing the emotional separation of K-means clusters. Our experimental results based on the MSP-Podcast corpus indicate that the DeepEmoCluster framework achieves competitive prediction performances in fully supervised scheme, outperforming baseline methods in most of the conditions. The approach can be further improved by incorporating extra unlabeled set. Moreover, our experimental results explicitly show that the latent clusters have emotional dependencies, enriching the geometric interpretation of the clusters.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2016719; 1453781</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>