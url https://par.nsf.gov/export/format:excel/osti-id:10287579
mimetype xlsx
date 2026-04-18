--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10287579</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.51272/pmena.42.2020-135</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Technological knowledge of mathematics pre-service teachers at the beginning of their methodology courses / Conocimiento tecnológico de los futuros maestros de matemáticas al iniciar sus cursos de metodología</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Choque Dextre, Yency Edith; Moreno-Concepción, Juliette; Hernández-Rodríguez, Omar; Villafañe-Cepeda, Wanda; González, Gloriana</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Sacristán, A. I.; Cortés-Zavala, J. C.; Ruiz-Arias, P. M.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 42nd annual meeting of the North American Chapter of the International Group for the Psychology of Mathematics Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>892 to 894</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mathematics pre-service teachers must learn how to use tools like scientific calculators, Computer Algebra System (CAS), text processors and dynamic mathematical environments. These tools allow users to work with mathematical objects, perform specialized tasks, respond in a defined mathematical way, and transmit mathematical knowledge (Dick &amp; Hollebrands, 2011). To achieve the integration of technology in Mathematics Education, the teacher’s role is very important, since their beliefs and knowledge will dictate how they use technology in the classroom (Julie et al., 2010).  The goal of this research is to determine the beliefs and knowledge about technology and its integration into the teaching of mathematics by a group of pre-service teachers at the beginning of their first course of methodology in the teaching of mathematics at the secondary level (N=11). Interviews were conducted, and a questionnaire was administered to determine the profile participants use of technology at their schools and universities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1930950</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>