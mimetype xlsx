--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10288080</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stab2061</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the role of Type Ia supernovae in the second-generation star formation in globular clusters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lacchin, E; Calura, F; Vesperini, E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>506</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5951 to 5968</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            By means of 3D hydrodynamic simulations, we study how Type Ia supernovae (SNe) explosions affect the star formation history and the chemical properties of second-generation (SG) stars in globular clusters (GC). SG stars are assumed to form once first generation asymptotic giant branch (AGB) stars start releasing their ejecta; during this phase, external gas is accreted by the system and SNe Ia begin exploding, carving hot and tenuous bubbles. Given the large uncertainty on SNe Ia explosion times, we test two different values for the ‘delay time’. We run two different models for the external gas density: in the low-density scenario with short delay time, the explosions start at the beginning of the SG star formation, halting it in its earliest phases. The external gas hardly penetrates the system, therefore most SG stars present extreme helium abundances (Y &amp;gt; 0.33). The low-density model with delayed SN explosions has a more extended SG star formation epoch and includes SG stars with modest helium enrichment. On the contrary, the high-density model is weakly affected by SN explosions, with a final SG mass similar to the one obtained without SNe Ia. Most of the stars form from a mix of AGB ejecta and pristine gas and have a modest helium enrichment. We show that gas from SNe Ia may produce an iron spread of ∼0.14 dex, consistent with the spread found in about $20{{\ \rm per\ cent}}$ of Galactic GCs, suggesting that SNe Ia might have played a key role in the formation of this sub-sample of GCs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009193</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>