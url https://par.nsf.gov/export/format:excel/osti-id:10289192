--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10289192</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/g3journal/jkab028</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gene tagging via CRISPR-mediated homology-directed repair in cassava</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Veley, Kira M; Okwuonu, Ihuoma; Jensen, Greg; Yoder, Marisa; Taylor, Nigel J; Meyers, Blake C; Bart, Rebecca S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Smith, S M</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>G3 Genes|Genomes|Genetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2160-1836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Research on a few model plant–pathogen systems has benefitted from years of tool and resource development. This is not the case for the vast majority of economically and nutritionally important plants, creating a crop improvement bottleneck. Cassava bacterial blight (CBB), caused by Xanthomonas axonopodis pv. manihotis (Xam), is an important disease in all regions where cassava (Manihot esculenta Crantz) is grown. Here, we describe the development of cassava that can be used to visualize one of the initial steps of CBB infection in vivo. Using CRISPR-mediated homology-directed repair (HDR), we generated plants containing scarless insertion of GFP at the 3’ end of CBB susceptibility (S) gene MeSWEET10a. Activation of MeSWEET10a-GFP by the transcription activator-like (TAL) effector TAL20 was subsequently visualized at transcriptional and translational levels. To our knowledge, this is the first such demonstration of HDR via gene editing in cassava.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1827761</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>