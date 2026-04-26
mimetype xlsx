--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10289766</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.28968/cftt.v6i2.32956</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Trust/distrust in Multi-disciplinary Collaboration: Some Feminist Reflections</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Leighton, Mary; Roberts, Elizabeth F</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-11-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Catalyst: Feminism, Theory, Technoscience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2380-3312</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper we theorize trust as emerging in different material/infrastructural and epistemic realities as part of our multidisciplinary collaboration about water, called Neighborhood Environments as Socio-Techno-Bio Systems: Water Quality, Public Trust, and Health in Mexico City (NESTSMX)”. This collaboration, led by feminist anthropologists, brings together anthropology, environmental-public health, and environmental engineering researchers to analyze how neighborhoods as “socio-techno-bio systems” shape how people trust or distrust water. Our project follows the infrastructures and social structures that move water in and out of neighborhoods, households, and bodies making them trust it more or less. At the same time our multi-disciplinary research team inhabits different epistemic research environments that creates tensions about how we make knowledge and what counts as data. Trust and distrust then shapes how we constitute both our object of inquiry and how we know it.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1744724</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>