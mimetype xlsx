--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10289998</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stab459</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The former companion of hyper-velocity star S5-HVS1</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lu, Wenbin; Fuller, Jim; Raveh, Yael; Perets, Hagai B; Li, Ting S; Hosek, Matthew W; Do, Tuan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-13T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>503</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>603 to 613</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            The hyper-velocity star S5-HVS1, ejected 5 Myr ago from the Galactic Centre at 1800 km s−1, was most likely produced by tidal break-up of a tight binary by the supermassive black hole SgrA*. Taking a Monte Carlo approach, we show that the former companion of S5-HVS1 was likely a main-sequence star between 1.2 and 6 M⊙ and was captured into a highly eccentric orbit with pericentre distance in the range of 1–10 au and semimajor axis about 103 au. We then explore the fate of the captured star. We find that the heat deposited by tidally excited stellar oscillation modes leads to runaway disruption if the pericentre distance is smaller than about $3\rm \, au$. Over the past 5 Myr, its angular momentum has been significantly modified by orbital relaxation, which may stochastically drive the pericentre inwards below $3\rm \, au$ and cause tidal disruption. We find an overall survival probability in the range 5 per cent to 50 per cent, depending on the local relaxation time in the close environment of the captured star, and the initial pericentre at capture. The pericentre distance of the surviving star has migrated to 10–100 au, making it potentially the most extreme member of the S-star cluster. From the ejection rate of S5-HVS1-like stars, we estimate that there may currently be a few stars in such highly eccentric orbits. They should be detectable (typically $K_{\rm s}\lesssim 18.5\,$ mag) by the GRAVITY instrument and by future Extremely Large Telescopes and hence provide an extraordinary probe of the spin of SgrA*.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909554</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>