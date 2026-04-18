--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10291036</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/en13123116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Probabilistic Microgrid Energy Management with Interval Predictions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cheng, Jiayu; Duan, Dongliang; Cheng, Xiang; Yang, Liuqing; Cui, Shuguang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Energies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3116</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1073</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, we consider a probabilistic microgrid dispatch problem where the predictions of the load and the Renewable Energy Source (RES) generation are given in the form of intervals. A hybrid method combining scenario-selected optimization and reserve strategy using the Model Predictive Control (MPC) framework is proposed. Specifically, first of all, an appropriate scenario is selected by the optimizer at each optimization stage, and then the optimal scheduling and reservation of system capacity are determined based on the selected scenario and possible variations in the future as provided by the predictors. In addition, a new reserve strategy is introduced to adaptively maintain system reliability and respond to variations in the hierarchical microgrid control. Simulations are conducted to compare our proposed method with the existing robust method and the deterministic dispatch with perfect information. Results show that our proposed method significantly improves the system efficiency while maintaining system reliability.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1923142</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>