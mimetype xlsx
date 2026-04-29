--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10291119</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3406241</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Boosting Item-based Collaborative Filtering via Nearly Uncoupled Random Walks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nikolakopoulos, Athanasios N.; Karypis, George</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Knowledge Discovery from Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 26</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1556-4681</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Item-based models              are among the most popular collaborative filtering approaches for building recommender systems.              Random walks              can provide a powerful tool for harvesting the rich network of interactions captured within these models. They can exploit indirect relations between the items, mitigate the effects of sparsity, ensure wider itemspace coverage, as well as increase the diversity of recommendation lists. Their potential however, can be hindered by the tendency of the walks to rapidly concentrate towards the central nodes of the graph, thereby significantly restricting the range of              K              -step distributions that can be exploited for personalized recommendations. In this work, we introduce              RecWalk              ; a novel random walk-based method that leverages the spectral properties of              nearly uncoupled Markov chains              to provably lift this limitation and prolong the influence of users’ past preferences on the successive steps of the walk—thereby allowing the walker to explore the underlying network more fruitfully. A comprehensive set of experiments on real-world datasets verify the theoretically predicted properties of the proposed approach and indicate that they are directly linked to significant improvements in top-              n              recommendation accuracy. They also highlight RecWalk’s potential in providing a framework for boosting the performance of item-based models. RecWalk achieves state-of-the-art top-              n              recommendation quality outperforming several competing approaches, including recently proposed methods that rely on deep neural networks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704074</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>