--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10291262</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa2457</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Probing shock acceleration in BL Lac jets through X-ray polarimetry: the time-dependent view</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tavecchio, F; Landoni, M; Sironi, L; Coppi, P</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>599 to 608</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Polarimetric measurements, especially if extended at high energy, are expected to provide important insights into the mechanisms underlying the acceleration of relativistic particles in jets. In a previous work, we have shown that the polarization of the synchrotron X-ray emission produced by highly energetic electrons accelerated by a mildly relativistic shock carries essential imprints of the geometry and the structure of the magnetic fields in the downstream region. Here, we present the extension of our analysis to the non-stationary case, especially suitable to model the highly variable emission of high-energy emitting BL Lacs. We anticipate a large ($\Pi \approx 40{{\ \rm per\ cent}}$), almost time-independent degree of polarization in the hard/medium X-ray band, a prediction soon testable with the upcoming mission IXPE. The situation in other bands, in particular in the optical, is more complex. A monotonic decrease of the optical degree of polarization is observed during the development of a flare. At later stages, Π reaches zero and then it starts to increase, recovering large values at late times. The instant at which Π = 0 is marked by a rotation of the polarization angle by 90°. However, at optical frequencies, it is likely that more than one region contribute to the observed emission, potentially making it difficult to detect the predicted behaviour.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1716567</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>