--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10291473</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41550-021-01417-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Event Horizon Telescope observations of the jet launching and collimation in Centaurus A</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Janssen, Michael; Falcke, Heino; Kadler, Matthias; Ros, Eduardo; Wielgus, Maciek; Akiyama, Kazunori; Baloković, Mislav; Blackburn, Lindy; Bouman, Katherine L.; Chael, Andrew; Chan, Chi-kwan; Chatterjee, Koushik; Davelaar, Jordy; Edwards, Philip G.; Fromm, Christian M.; Gómez, José L.; Goddi, Ciriaco; Issaoun, Sara; Johnson, Michael D.; Kim, Junhan; Koay, Jun Yi; Krichbaum, Thomas P.; Liu, Jun; Liuzzo, Elisabetta; Markoff, Sera; Markowitz, Alex; Marrone, Daniel P.; Mizuno, Yosuke; Müller, Cornelia; Ni, Chunchong; Pesce, Dominic W.; Ramakrishnan, Venkatessh; Roelofs, Freek; Rygl, Kazi L.; van Bemmel, Ilse; Alberdi, Antxon; Alef, Walter; Algaba, Juan Carlos; Anantua, Richard; Asada, Keiichi; Azulay, Rebecca; Baczko, Anne-Kathrin; Ball, David; Barrett, John; Benson, Bradford A.; Bintley, Dan; Blundell, Raymond; Boland, Wilfred; Bower, Geoffrey C.; Boyce, Hope; Bremer, Michael; Brinkerink, Christiaan D.; Brissenden, Roger; Britzen, Silke; Broderick, Avery E.; Broguiere, Dominique; Bronzwaer, Thomas; Byun, Do-Young; Carlstrom, John E.; Chatterjee, Shami; Chen, Ming-Tang; Chen, Yongjun; Chesler, Paul M.; Cho, Ilje; Christian, Pierre; Conway, John E.; Cordes, James M.; Crawford, Thomas M.; Crew, Geoffrey B.; Cruz-Osorio, Alejandro; Cui, Yuzhu; De Laurentis, Mariafelicia; Deane, Roger; Dempsey, Jessica; Desvignes, Gregory; Dexter, Jason; Doeleman, Sheperd S.; Eatough, Ralph P.; Farah, Joseph; Fish, Vincent L.; Fomalont, Ed; Ford, H. Alyson; Fraga-Encinas, Raquel; Friberg, Per; Fuentes, Antonio; Galison, Peter; Gammie, Charles F.; García, Roberto; Gelles, Zachary; Gentaz, Olivier; Georgiev, Boris; Gold, Roman; Gómez-Ruiz, Arturo I.; Gu, Minfeng; Gurwell, Mark; Hada, Kazuhiro; Haggard, Daryl; Hecht, Michael H.; Hesper, Ronald; Himwich, Elizabeth; Ho, Luis C.; Ho, Paul; Honma, Mareki; Huang, Chih-Wei L.; Huang, Lei; Hughes, David H.; Ikeda, Shiro; Inoue, Makoto; James, David J.; Jannuzi, Buell T.; Jeter, Britton; Jiang, Wu; Jimenez-Rosales, Alejandra; Jorstad, Svetlana; Jung, Taehyun; Karami, Mansour; Karuppusamy, Ramesh; Kawashima, Tomohisa; Keating, Garrett K.; Kettenis, Mark; Kim, Dong-Jin; Kim, Jae-Young; Kim, Jongsoo; Kino, Motoki; Kofuji, Yutaro; Koyama, Shoko; Kramer, Michael; Kramer, Carsten; Kuo, Cheng-Yu; Lauer, Tod R.; Lee, Sang-Sung; Levis, Aviad; Li, Yan-Rong; Li, Zhiyuan; Lindqvist, Michael; Lico, Rocco; Lindahl, Greg; Liu, Kuo; Lo, Wen-Ping; Lobanov, Andrei P.; Loinard, Laurent; Lonsdale, Colin; Lu, Ru-Sen; MacDonald, Nicholas R.; Mao, Jirong; Marchili, Nicola; Marscher, Alan P.; Martí-Vidal, Iván; Matsushita, Satoki; Matthews, Lynn D.; Medeiros, Lia; Menten, Karl M.; Mizuno, Izumi; Moran, James M.; Moriyama, Kotaro; Moscibrodzka, Monika; Musoke, Gibwa; Mejías, Alejandro Mus; Nagai, Hiroshi; Nagar, Neil M.; Nakamura, Masanori; Narayan, Ramesh; Narayanan, Gopal; Natarajan, Iniyan; Nathanail, Antonios; Neilsen, Joey; Neri, Roberto; Noutsos, Aristeidis; Nowak, Michael A.; Okino, Hiroki; Olivares, Héctor; Ortiz-León, Gisela N.; Oyama, Tomoaki; Özel, Feryal; Palumbo, Daniel C.; Park, Jongho; Patel, Nimesh; Pen, Ue-Li; Piétu, Vincent; Plambeck, Richard; PopStefanija, Aleksandar; Porth, Oliver; Pötzl, Felix M.; Prather, Ben; Preciado-López, Jorge A.; Psaltis, Dimitrios; Pu, Hung-Yi; Rao, Ramprasad; Rawlings, Mark G.; Raymond, Alexander W.; Rezzolla, Luciano; Ricarte, Angelo; Ripperda, Bart; Rogers, Alan; Rose, Mel; Roshanineshat, Arash; Rottmann, Helge; Roy, Alan L.; Ruszczyk, Chet; Sánchez, Salvador; Sánchez-Arguelles, David; Sasada, Mahito; Savolainen, Tuomas; Schloerb, F. Peter; Schuster, Karl-Friedrich; Shao, Lijing; Shen, Zhiqiang; Small, Des; Sohn, Bong Won; SooHoo, Jason; Sun, He; Tazaki, Fumie; Tetarenko, Alexandra J.; Tiede, Paul; Tilanus, Remo P.; Titus, Michael; Torne, Pablo; Trent, Tyler; Traianou, Efthalia; Trippe, Sascha; van Bemmel, Ilse; van Langevelde, Huib Jan; van Rossum, Daniel R.; Wagner, Jan; Ward-Thompson, Derek; Wardle, John; Weintroub, Jonathan; Wex, Norbert; Wharton, Robert; Wong, George N.; Wu, Qingwen; Yoon, Doosoo; Young, André; Young, Ken; Younsi, Ziri; Yuan, Feng; Yuan, Ye-Fei; Zensus, J. Anton; Zhao, Guang-Yao; Zhao, Shan-Shan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Astronomy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2397-3366</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Very-long-baseline interferometry (VLBI) observations of active galactic nuclei at millimetre wavelengths have the power to reveal the launching and initial collimation region of extragalactic radio jets, down to 10–100 gravitational radii (              r              g               ≡               G              M              /              c              2              ) scales in nearby sources              1              . Centaurus A is the closest radio-loud source to Earth              2              . It bridges the gap in mass and accretion rate between the supermassive black holes (SMBHs) in Messier 87 and our Galactic Centre. A large southern declination of −43° has, however, prevented VLBI imaging of Centaurus A below a wavelength of 1 cm thus far. Here we show the millimetre VLBI image of the source, which we obtained with the Event Horizon Telescope at 228 GHz. Compared with previous observations              3              , we image the jet of Centaurus A at a tenfold higher frequency and sixteen times sharper resolution and thereby probe sub-lightday structures. We reveal a highly collimated, asymmetrically edge-brightened jet as well as the fainter counterjet. We find that the source structure of Centaurus A resembles the jet in Messier 87 on ~500               r              g              scales remarkably well. Furthermore, we identify the location of Centaurus A’s SMBH with respect to its resolved jet core at a wavelength of 1.3 mm and conclude that the source’s event horizon shadow              4              should be visible at terahertz frequencies. This location further supports the universal scale invariance of black holes over a wide range of masses              5,6              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743747; 2034306; 1903847; 1716327; 1935980</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>