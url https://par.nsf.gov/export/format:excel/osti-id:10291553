--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10291553</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/02664763.2021.1874892</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rapid detection of hot-spots via tensor decomposition with applications to crime rate data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhao, Yujie; Yan, Hao; Holte, Sarah; Mei, Yajun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Applied Statistics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 27</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0266-4763</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In many real-world applications of monitoring multivariate spatio-temporal data that are non-stationary over time, one is often interested in detecting hot-spots with spatial sparsity and temporal consistency, instead of detecting system-wise changes as in traditional statistical process control (SPC) literature. In this paper, we propose an efficient method to detect hot-spots through tensor decomposition, and our method has three steps. First, we fit the observed data into a Smooth Sparse Decomposition Tensor (SSD-Tensor) model that serves as a dimension reduction and de-noising technique: it is an additive model decomposing the original data into: smooth but non-stationary global mean, sparse local anomalies, and random noises. Next, we estimate model parameters by the penalized framework that includes Least Absolute Shrinkage and Selection Operator (LASSO) and fused LASSO penalty. An efficient recursive optimization algorithm is developed based on Fast Iterative Shrinkage Thresholding Algorithm (FISTA). Finally, we apply a Cumulative Sum (CUSUM) Control Chart to monitor model residuals after removing global means, which helps to detect when and where hot-spots occur. To demonstrate the usefulness of our proposed SSD-Tensor method, we compare it with several other methods including scan statistics, LASSO-based, PCA-based, T2-based control chart in extensive numerical simulation studies and a real crime rate dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1830363; 1830344; 2015405; 1830372</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>