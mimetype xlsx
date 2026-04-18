--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292065</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JCLI-D-19-0963.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predictability of El Niño Duration Based on the Onset Timing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Xian; Okumura, Yuko M.; DiNezio, Pedro N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1351 to 1366</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-8755</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Analysis of observational data and a long control simulation of the Community Earth System Model, version 1 (CESM1), shows that El Niño events developing in boreal spring to early summer usually terminate after peaking in winter, whereas those developing after summer tend to persist into the second year. To test the predictability of El Niño duration based on the onset timing, perfect model predictions were conducted for three El Niño events developing in April or September in the CESM1 control simulation. For each event, 30-member ensemble simulations are initialized with the same oceanic conditions in the onset month but with slightly different atmospheric conditions and integrated for 2 years. The CESM1 successfully predicts the termination of El Niño after the peak in 95% of the April-initialized simulations and the continuation of El Niño into the second year in 83% of the September-initialized simulations. The predictable component of El Niño duration arises from the initial oceanic conditions that affect the timing and magnitude of negative feedback within the equatorial Pacific, as well as from the Indian and Atlantic Oceans. The ensemble spread of El Niño duration, on the other hand, originates from surface wind variability over the western equatorial Pacific in spring following the peak. The wind variability causes a larger spread in the September-initialized than the April-initialized ensemble simulations due to weaker negative feedback in spring. These results indicate potential predictability of El Niño events beyond the current operational forecasts by 1 year.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1756883</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>