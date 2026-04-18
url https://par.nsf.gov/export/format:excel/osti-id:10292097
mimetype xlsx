--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292097</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICCCN52240.2021.9522305</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Super-Cloudlet: Rethinking Edge Computing in the Era of Open Optical Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mirkhanzadeh, B; Zhang, T; Razo, M; Tacca, M; Fumagalli, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 International Conference on Computer Communications and Networks (ICCCN)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Edge computing is an attractive architecture to efficiently provide compute resources to many applications that demand specific QoS requirements. The edge compute resources are in close geographical proximity to where the applications’ data originate from and/or are being supplied to, thus avoiding unnecessary back and forth data transmission with a data center far away. This paper describes a federated edge computing system in which compute resources at multiple edge sites are dynamically aggregated together to form distributed super-cloudlets and best respond to varying application-driven loads. In its simplest form a super-cloudlet consists of compute resources available at two edge computing sites or cloudlets that are (temporarily) interconnected by dedicated optical circuits deployed to enable low-latency and high-rate data exchanges. A super-cloudlet architecture is experimentally demonstrated over the largest public OpenROADM optical network testbed up to date consisting of commercial equipment from six suppliers. The software defined networking (SDN) PROnet Orchestrator is upgraded to both concurrently manage the resources offered by the optical network equipment, compute nodes, and associated Ethernet switches and achieve three key functionalities of the proposed super-cloudlet architecture, i.e., service placement, auto-scaling, and offloading.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1956357</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>