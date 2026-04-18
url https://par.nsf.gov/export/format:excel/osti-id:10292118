--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292118</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/tc-15-1645-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding drivers of glacier-length variability over the last millennium</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huston, Alan; Siler, Nicholas; Roe, Gerard H.; Pettit, Erin; Steiger, Nathan J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Cryosphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1645 to 1662</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1994-0424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Changes in glacier length reflect the integrated response to local fluctuations in temperature and precipitation resulting from both external forcing (e.g., volcanic eruptions or anthropogenic CO2) and internal climate variability. In order to interpret the climate history reflected in the glacier moraine record, the influence of both sources of climate variability must therefore be considered. Here we study the last millennium of glacier-length variability across the globe using a simple dynamic glacier model, which we force with temperature and precipitation time series from a 13-member ensemble of simulations from a global climate model. The ensemble allows us to quantify the contributions to glacier-length variability from external forcing (given by the ensemble mean) and internal variability (given by the ensemble spread). Within this framework, we find that internal variability is the predominant source of length fluctuations for glaciers with a shorter response time (less than a few decades). However, for glaciers with longer response timescales (more than a few decades) external forcing has a greater influence than internal variability. We further find that external forcing also dominates when the response of glaciers from widely separated regions is averaged. Single-forcing simulations indicate that, for this climate model, most of the forced response over the last millennium, pre-anthropogenic warming, has been driven by global-scale temperature change associated with volcanic aerosols.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2024212; 2019647; 1805490; 1644277; 2102829</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>