--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292303</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICPR48806.2021.9412386</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Automated Whiteboard Lecture Video Summarization by Content Region Detection and Representation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kota, Bhargava Urala; Stone, Alexander; Davila, Kenny; Setlur, Srirangaraj; Govindaraju, Venu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 25th International Conference on Pattern Recognition (ICPR)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10704 to 10711</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Lecture videos are rapidly becoming an invaluable source of information for students across the globe. Given the large number of online courses currently available, it is important to condense the information within these videos into a compact yet representative summary that can be used for search-based applications. We propose a framework to summarize whiteboard lecture videos by finding feature representations of detected handwritten content regions to determine unique content. We investigate multi-scale histogram of gradients and embeddings from deep metric learning for feature representation. We explicitly handle occluded, growing and disappearing handwritten content. Our method is capable of producing two kinds of lecture video summaries - the unique regions themselves or so-called key content and keyframes (which contain all unique content in a video segment). We use weighted spatio-temporal conflict minimization to segment the lecture and produce keyframes from detected regions and features. We evaluate both types of summaries and find that we obtain state-of-the-art peformance in terms of number of summary keyframes while our unique content recall and precision are comparable to state-of-the-art.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>