--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292324</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-68799-1_18</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Skeleton-Based Methods for Speaker Action Classification on Lecture Videos</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xu, Fei; Davila, Kenny; Setlur, Srirangaraj; Govindaraju, Venu.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Del Bimbo, Alberto; Cucchiara, Rita; Sclaroff, Stan; Farinella, Giovanni M; Mei, Tao; Bertini, Marco; Escalante, Hugo J; Vezzani, Roberto.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Lecture notes in computer science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12664</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0302-9743</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The volume of online lecture videos is growing at a frenetic pace. This has led to an increased focus on methods for automated lecture video analysis to make these resources more accessible. These methods consider multiple information channels including the actions of the lecture speaker. In this work, we analyze two methods that use spatio-temporal features of the speaker skeleton for action classification in lecture videos. The first method is the AM Pose model which is based on Random Forests with motion-based features. The second is a state-of-the-art action classifier based on a two-stream adaptive graph convolutional network (2S-AGCN) that uses features of both joints and bones of the speaker skeleton. Each video is divided into fixed-length temporal segments. Then, the speaker skeleton is estimated on every frame in order to build a representation for each segment for further classification. Our experiments used the AccessMath dataset and a novel extension which will be publicly released. We compared four state-of-the-art pose estimators: OpenPose, Deep High Resolution, AlphaPose and Detectron2. We found that AlphaPose is the most robust to the encoding noise found in online videos. We also observed that 2S-AGCN outperforms the AM Pose model by using the right domain adaptations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>